--- v0 (2025-11-11)
+++ v1 (2026-04-19)
@@ -110,636 +110,636 @@
   <si>
     <t>Dusun Wilo RT 004 RW 003 Ketanireng, Prigen, Pasuruan</t>
   </si>
   <si>
     <t>ABDUL@example.com</t>
   </si>
   <si>
     <t>08126756789</t>
   </si>
   <si>
     <t>S1</t>
   </si>
   <si>
     <t>Mekanik</t>
   </si>
   <si>
     <t>Bengkel</t>
   </si>
   <si>
     <t>K1</t>
   </si>
   <si>
     <t>04/03/2009</t>
   </si>
   <si>
-    <t>16 tahun, 8 bulan</t>
+    <t>17 tahun, 1 bulan</t>
   </si>
   <si>
     <t>2.600.000</t>
   </si>
   <si>
     <t>Bank Central Asia (BCA)</t>
   </si>
   <si>
     <t>ALIFA BRIYAN SISKA ALMENIA</t>
   </si>
   <si>
     <t>Perempuan</t>
   </si>
   <si>
     <t>04/02/1980</t>
   </si>
   <si>
     <t>Gondang, Kepulungan, Gempol, Pasuruan</t>
   </si>
   <si>
     <t>ALIFA@example.com</t>
   </si>
   <si>
     <t>SMA/SMK</t>
   </si>
   <si>
     <t>Administrasi</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>TK0</t>
   </si>
   <si>
     <t>06/03/2006</t>
   </si>
   <si>
-    <t>19 tahun, 8 bulan</t>
+    <t>20 tahun, 1 bulan</t>
   </si>
   <si>
     <t>3.500.000</t>
   </si>
   <si>
     <t>AMIN SUDARSONO</t>
   </si>
   <si>
     <t>02/08/1986</t>
   </si>
   <si>
     <t>Damean RT 03 RW 03 Desa Tamanharjo Kec.Singosari Malang</t>
   </si>
   <si>
     <t>AMIN@example.com</t>
   </si>
   <si>
     <t>Operasional</t>
   </si>
   <si>
     <t>07/10/2008</t>
   </si>
   <si>
-    <t>17 tahun, 1 bulan</t>
+    <t>17 tahun, 6 bulan</t>
   </si>
   <si>
     <t>2.250.000</t>
   </si>
   <si>
     <t>ANGGI NOVIA DWI PUTRI</t>
   </si>
   <si>
     <t>02/11/1997</t>
   </si>
   <si>
     <t>Dusun Krajan RT 015 RW 002 Srigonco, Bantur, Malang</t>
   </si>
   <si>
     <t>ANGGI@example.com</t>
   </si>
   <si>
     <t>08123456789</t>
   </si>
   <si>
     <t>06/11/2006</t>
   </si>
   <si>
-    <t>19 tahun</t>
+    <t>19 tahun, 5 bulan</t>
   </si>
   <si>
     <t>4.633.133</t>
   </si>
   <si>
     <t>Bank CIMB Niaga</t>
   </si>
   <si>
     <t>CHANDRA SURYANTO</t>
   </si>
   <si>
     <t>01/05/1986</t>
   </si>
   <si>
     <t>Dusun Gondang RT 003 RW 001 Kepulungan, Gempol, Pasuruan</t>
   </si>
   <si>
     <t>CHAND@example.com</t>
   </si>
   <si>
     <t>D4</t>
   </si>
   <si>
     <t>Flet Lapangan</t>
   </si>
   <si>
     <t>Pengawasan</t>
   </si>
   <si>
     <t>02/06/2019</t>
   </si>
   <si>
-    <t>6 tahun, 5 bulan</t>
+    <t>6 tahun, 10 bulan</t>
   </si>
   <si>
     <t>2.400.000</t>
   </si>
   <si>
     <t>Bank Permata</t>
   </si>
   <si>
     <t>DHANENDRA HENARKO</t>
   </si>
   <si>
     <t>06/04/1988</t>
   </si>
   <si>
     <t>Jl. Sendang Elo RT 001 RW 001 Banyumanik, Semarang</t>
   </si>
   <si>
     <t>DHANE@example.com</t>
   </si>
   <si>
     <t>D3</t>
   </si>
   <si>
     <t>K2</t>
   </si>
   <si>
     <t>02/03/2019</t>
   </si>
   <si>
-    <t>6 tahun, 8 bulan</t>
+    <t>7 tahun, 1 bulan</t>
   </si>
   <si>
     <t>3.700.000</t>
   </si>
   <si>
     <t>DIDIK HANDOKO</t>
   </si>
   <si>
     <t>04/07/1983</t>
   </si>
   <si>
     <t>Dusun Sumber Pacing RT 003 RT 005 Sumbersari, Megaluh, Jombang</t>
   </si>
   <si>
     <t>DIDIK@example.com</t>
   </si>
   <si>
     <t>K3</t>
   </si>
   <si>
     <t>04/07/2009</t>
   </si>
   <si>
-    <t>16 tahun, 4 bulan</t>
+    <t>16 tahun, 9 bulan</t>
   </si>
   <si>
     <t>3.600.000</t>
   </si>
   <si>
     <t>Bank Panin</t>
   </si>
   <si>
     <t>DIMAS AGUNG PRADIKTA</t>
   </si>
   <si>
     <t>01/11/1969</t>
   </si>
   <si>
     <t>Perum Asabri B26 RT 002 RW 012 Kel. Nogosari Kec. Pandaan - Pasuruan</t>
   </si>
   <si>
     <t>DIMAS@example.com</t>
   </si>
   <si>
     <t>TK1</t>
   </si>
   <si>
     <t>04/06/2009</t>
   </si>
   <si>
-    <t>16 tahun, 5 bulan</t>
+    <t>16 tahun, 10 bulan</t>
   </si>
   <si>
     <t>3.000.000</t>
   </si>
   <si>
     <t>Bank Rakyat Indonesia (BRI)</t>
   </si>
   <si>
     <t>DINDA AYU RETNO BIDHARI</t>
   </si>
   <si>
     <t>06/08/1998</t>
   </si>
   <si>
     <t>Dusun Gondang RT 005 RW 002 Kepulungan, Gempol, Pasuruan</t>
   </si>
   <si>
     <t>DINDA@example.com</t>
   </si>
   <si>
     <t>05/10/2007</t>
   </si>
   <si>
+    <t>18 tahun, 6 bulan</t>
+  </si>
+  <si>
+    <t>ERLINA</t>
+  </si>
+  <si>
+    <t>04/03/1993</t>
+  </si>
+  <si>
+    <t>Bobang RT 002 RW 003 Bobang, Semen, Kediri</t>
+  </si>
+  <si>
+    <t>ERLIN@example.com</t>
+  </si>
+  <si>
+    <t>FIRMAN ASGAF DIMAS SETIAWAN</t>
+  </si>
+  <si>
+    <t>01/12/1998</t>
+  </si>
+  <si>
+    <t>12.345.678.9-123.000</t>
+  </si>
+  <si>
+    <t>Dusun Gondang RT 004 RW 001 Kepulungan, Gempol, Pasuruan</t>
+  </si>
+  <si>
+    <t>FIRMA@example.com</t>
+  </si>
+  <si>
+    <t>Direktur</t>
+  </si>
+  <si>
+    <t>IT</t>
+  </si>
+  <si>
+    <t>01/03/2018</t>
+  </si>
+  <si>
+    <t>8 tahun, 1 bulan</t>
+  </si>
+  <si>
+    <t>30.000.000</t>
+  </si>
+  <si>
+    <t>Bank Mandiri</t>
+  </si>
+  <si>
+    <t>HANI'AM MARIA</t>
+  </si>
+  <si>
+    <t>03/05/1990</t>
+  </si>
+  <si>
+    <t>92.405.678.8-878.000</t>
+  </si>
+  <si>
+    <t>Dusun Gondang RT 006 RW 002 Kepulungan, Gempol, Pasuruan</t>
+  </si>
+  <si>
+    <t>HANI@example.com</t>
+  </si>
+  <si>
+    <t>03/08/2016</t>
+  </si>
+  <si>
+    <t>9 tahun, 8 bulan</t>
+  </si>
+  <si>
+    <t>HERIO WAHYU FERI ANSYAH</t>
+  </si>
+  <si>
+    <t>01/11/1998</t>
+  </si>
+  <si>
+    <t>Dusun Toyoarang RT 002 RW 001 Kel. Sumberejo, Kec Pandaan - Pasuruan</t>
+  </si>
+  <si>
+    <t>HERIO@example.com</t>
+  </si>
+  <si>
+    <t>Security</t>
+  </si>
+  <si>
+    <t>04/09/2009</t>
+  </si>
+  <si>
+    <t>16 tahun, 7 bulan</t>
+  </si>
+  <si>
+    <t>IMAM RIFA'I</t>
+  </si>
+  <si>
+    <t>01/09/1995</t>
+  </si>
+  <si>
+    <t>IMAM@example.com</t>
+  </si>
+  <si>
+    <t>03/05/2016</t>
+  </si>
+  <si>
+    <t>9 tahun, 11 bulan</t>
+  </si>
+  <si>
+    <t>3.900.000</t>
+  </si>
+  <si>
+    <t>Bank Mega</t>
+  </si>
+  <si>
+    <t>IRWAN OKTAVIAN</t>
+  </si>
+  <si>
+    <t>04/10/1981</t>
+  </si>
+  <si>
+    <t>JL. Urip Sumoharjo 850 RT 002 RW 006 Pandaan, Pandaan, Pasuruan</t>
+  </si>
+  <si>
+    <t>IRWAN@example.com</t>
+  </si>
+  <si>
+    <t>S2</t>
+  </si>
+  <si>
+    <t>05/08/2007</t>
+  </si>
+  <si>
+    <t>18 tahun, 8 bulan</t>
+  </si>
+  <si>
+    <t>KASIADI</t>
+  </si>
+  <si>
+    <t>02/08/1987</t>
+  </si>
+  <si>
+    <t>Gedang RT 005 RW 009 Jeruk Purut, Gempol, Pasuruan</t>
+  </si>
+  <si>
+    <t>KASIA@example.com</t>
+  </si>
+  <si>
+    <t>03/11/2016</t>
+  </si>
+  <si>
+    <t>9 tahun, 5 bulan</t>
+  </si>
+  <si>
+    <t>LINDA KHUSDIANTI</t>
+  </si>
+  <si>
+    <t>03/07/1990</t>
+  </si>
+  <si>
+    <t>LINDA@example.com</t>
+  </si>
+  <si>
+    <t>07/03/2008</t>
+  </si>
+  <si>
     <t>18 tahun, 1 bulan</t>
   </si>
   <si>
-    <t>ERLINA</t>
-[...122 lines deleted...]
-    <t>05/08/2007</t>
+    <t>Bank Danamon</t>
+  </si>
+  <si>
+    <t>LULUK AMALLIYAH</t>
+  </si>
+  <si>
+    <t>02/06/1977</t>
+  </si>
+  <si>
+    <t>42.939.678.8-123.000</t>
+  </si>
+  <si>
+    <t>LULUK@example.com</t>
+  </si>
+  <si>
+    <t>Komisaris Utama</t>
+  </si>
+  <si>
+    <t>02/04/2019</t>
+  </si>
+  <si>
+    <t>7 tahun</t>
+  </si>
+  <si>
+    <t>15.000.000</t>
+  </si>
+  <si>
+    <t>Bank Negara Indonesia (BNI)</t>
+  </si>
+  <si>
+    <t>M. HAMZAH</t>
+  </si>
+  <si>
+    <t>11/03/1968</t>
+  </si>
+  <si>
+    <t>Perum.Permata KR Blok H-23 RT 014 RW 012 Jatisampurna, Jatisampurna, Bekasi</t>
+  </si>
+  <si>
+    <t>MHAM@example.com</t>
+  </si>
+  <si>
+    <t>D2</t>
+  </si>
+  <si>
+    <t>General Manager</t>
+  </si>
+  <si>
+    <t>08/08/2010</t>
+  </si>
+  <si>
+    <t>15 tahun, 8 bulan</t>
+  </si>
+  <si>
+    <t>11.000.000</t>
+  </si>
+  <si>
+    <t>M. SYIHABUL AUTHON</t>
+  </si>
+  <si>
+    <t>03/07/1984</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jl. Urip Sumoharjo Gg. Sekolahan RT.007 RW.006, Pandaan, Kab. Pasuruan </t>
+  </si>
+  <si>
+    <t>MSYA@example.com</t>
+  </si>
+  <si>
+    <t>08/03/2010</t>
+  </si>
+  <si>
+    <t>16 tahun, 1 bulan</t>
+  </si>
+  <si>
+    <t>MOHAMAD MAHMUD</t>
+  </si>
+  <si>
+    <t>01/07/1996</t>
+  </si>
+  <si>
+    <t>MOHAM@example.com</t>
+  </si>
+  <si>
+    <t>05/03/2007</t>
+  </si>
+  <si>
+    <t>19 tahun, 1 bulan</t>
+  </si>
+  <si>
+    <t>3.300.000</t>
+  </si>
+  <si>
+    <t>MUCHAMMAD MUHAIMIN AZZUHRI</t>
+  </si>
+  <si>
+    <t>05/06/1989</t>
+  </si>
+  <si>
+    <t>Lingkungan Kuti 02 RT 002 RW 003 Kutorejo, Pandaan, Pasuruan</t>
+  </si>
+  <si>
+    <t>MUCHA@example.com</t>
+  </si>
+  <si>
+    <t>01/09/2018</t>
+  </si>
+  <si>
+    <t>7 tahun, 7 bulan</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SANDI SATRIA</t>
+  </si>
+  <si>
+    <t>01/03/1984</t>
+  </si>
+  <si>
+    <t>Kaliputih RT 001 RW 003  Sumbersuko, Gempol, Pasuruan</t>
+  </si>
+  <si>
+    <t>MUHAM@example.com</t>
+  </si>
+  <si>
+    <t>SMP</t>
+  </si>
+  <si>
+    <t>06/02/2006</t>
+  </si>
+  <si>
+    <t>20 tahun, 2 bulan</t>
+  </si>
+  <si>
+    <t>MUHAMMAD SIFAK</t>
+  </si>
+  <si>
+    <t>04/01/1986</t>
+  </si>
+  <si>
+    <t>Jlumbang RT 005 RW 005 Wonosari, Gempol, Pasuruan</t>
+  </si>
+  <si>
+    <t>MUHM@example.com</t>
+  </si>
+  <si>
+    <t>2.000.000</t>
+  </si>
+  <si>
+    <t>RUKUN SLAMET</t>
+  </si>
+  <si>
+    <t>03/04/1997</t>
+  </si>
+  <si>
+    <t>Gedang RT 003 RW 008 Jeruk Purut, Gempol, Pasuruan</t>
+  </si>
+  <si>
+    <t>RUKUN@example.com</t>
+  </si>
+  <si>
+    <t>07/01/2008</t>
   </si>
   <si>
     <t>18 tahun, 3 bulan</t>
   </si>
   <si>
-    <t>KASIADI</t>
-[...196 lines deleted...]
-  <si>
     <t>Bank OCBC NISP</t>
   </si>
   <si>
     <t>SOMAD</t>
   </si>
   <si>
     <t>03/02/1962</t>
   </si>
   <si>
     <t>Sumberingin RT 002 RW 006 Sumbersuko, Gempol, Pasuruan</t>
   </si>
   <si>
     <t>SOMAD@example.com</t>
   </si>
   <si>
     <t>SUYANTO</t>
   </si>
   <si>
     <t>01/09/1983</t>
   </si>
   <si>
     <t>Perum. Denanyar Asri A08 RT 010 RW 004 Denanyar Kec. Jombang - Jombang</t>
   </si>
   <si>
     <t>SUYAN@example.com</t>
   </si>
   <si>
     <t>05/07/2007</t>
   </si>
   <si>
-    <t>18 tahun, 4 bulan</t>
+    <t>18 tahun, 9 bulan</t>
   </si>
   <si>
     <t>2.500.000</t>
   </si>
   <si>
     <t>TRI PRASTIYO</t>
   </si>
   <si>
     <t>03/10/1987</t>
   </si>
   <si>
     <t>Dusun Tambakrejo RT 004 RW 001 Kel. Sumberagung, Kec. Sumberwaru - Jember</t>
   </si>
   <si>
     <t>TRIP@example.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>