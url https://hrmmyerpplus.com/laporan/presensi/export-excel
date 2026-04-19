--- v0 (2025-11-11)
+++ v1 (2026-04-19)
@@ -80,303 +80,303 @@
   <si>
     <t>Lembur Awal</t>
   </si>
   <si>
     <t>Lembur Akhir</t>
   </si>
   <si>
     <t>Total Lembur</t>
   </si>
   <si>
     <t>Keterangan</t>
   </si>
   <si>
     <t>FIRMAN ASGAF DIMAS SETIAWAN</t>
   </si>
   <si>
     <t>Direktur</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
-    <t>2025-11-11 08:00:00</t>
-[...2 lines deleted...]
-    <t>2025-11-11 17:00:00</t>
+    <t>2026-04-19 08:00:00</t>
+  </si>
+  <si>
+    <t>2026-04-19 17:00:00</t>
   </si>
   <si>
     <t>09:00</t>
   </si>
   <si>
-    <t>2025-11-11 08:26:00</t>
-[...2 lines deleted...]
-    <t>2025-11-11 17:57:00</t>
+    <t>2026-04-19 08:26:00</t>
+  </si>
+  <si>
+    <t>2026-04-19 17:57:00</t>
   </si>
   <si>
     <t>00:26</t>
   </si>
   <si>
     <t>00:00</t>
   </si>
   <si>
     <t>07:34</t>
   </si>
   <si>
     <t>01:00</t>
   </si>
   <si>
     <t>hadir</t>
   </si>
   <si>
     <t>LULUK AMALLIYAH</t>
   </si>
   <si>
     <t>Komisaris Utama</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
-    <t>2025-11-11 08:18:00</t>
-[...2 lines deleted...]
-    <t>2025-11-11 21:03:00</t>
+    <t>2026-04-19 08:18:00</t>
+  </si>
+  <si>
+    <t>2026-04-19 21:03:00</t>
   </si>
   <si>
     <t>00:18</t>
   </si>
   <si>
     <t>07:42</t>
   </si>
   <si>
     <t>04:03</t>
   </si>
   <si>
     <t>HANI'AM MARIA</t>
   </si>
   <si>
     <t>Administrasi</t>
   </si>
   <si>
-    <t>2025-11-11 08:16:00</t>
-[...2 lines deleted...]
-    <t>2025-11-11 17:59:00</t>
+    <t>2026-04-19 08:16:00</t>
+  </si>
+  <si>
+    <t>2026-04-19 17:59:00</t>
   </si>
   <si>
     <t>00:16</t>
   </si>
   <si>
     <t>07:44</t>
   </si>
   <si>
     <t>ERLINA</t>
   </si>
   <si>
-    <t>2025-11-11 08:21:00</t>
-[...2 lines deleted...]
-    <t>2025-11-11 20:46:00</t>
+    <t>2026-04-19 08:21:00</t>
+  </si>
+  <si>
+    <t>2026-04-19 20:46:00</t>
   </si>
   <si>
     <t>00:21</t>
   </si>
   <si>
     <t>07:39</t>
   </si>
   <si>
     <t>03:46</t>
   </si>
   <si>
     <t>DINDA AYU RETNO BIDHARI</t>
   </si>
   <si>
-    <t>2025-11-11 17:38:00</t>
+    <t>2026-04-19 17:38:00</t>
   </si>
   <si>
     <t>00:13</t>
   </si>
   <si>
     <t>07:47</t>
   </si>
   <si>
     <t>ANGGI NOVIA DWI PUTRI</t>
   </si>
   <si>
-    <t>2025-11-11 18:54:00</t>
+    <t>2026-04-19 18:54:00</t>
   </si>
   <si>
     <t>01:54</t>
   </si>
   <si>
     <t>LINDA KHUSDIANTI</t>
   </si>
   <si>
-    <t>2025-11-11 08:17:00</t>
-[...2 lines deleted...]
-    <t>2025-11-11 21:16:00</t>
+    <t>2026-04-19 08:17:00</t>
+  </si>
+  <si>
+    <t>2026-04-19 21:16:00</t>
   </si>
   <si>
     <t>00:17</t>
   </si>
   <si>
     <t>07:43</t>
   </si>
   <si>
     <t>04:16</t>
   </si>
   <si>
     <t>M. HAMZAH</t>
   </si>
   <si>
     <t>General Manager</t>
   </si>
   <si>
-    <t>2025-11-11 08:28:00</t>
-[...2 lines deleted...]
-    <t>2025-11-11 18:19:00</t>
+    <t>2026-04-19 08:28:00</t>
+  </si>
+  <si>
+    <t>2026-04-19 18:19:00</t>
   </si>
   <si>
     <t>00:28</t>
   </si>
   <si>
     <t>07:32</t>
   </si>
   <si>
     <t>01:19</t>
   </si>
   <si>
     <t>SOMAD</t>
   </si>
   <si>
     <t>Flet Lapangan</t>
   </si>
   <si>
     <t>Pengawasan</t>
   </si>
   <si>
-    <t>2025-11-11 08:20:00</t>
-[...2 lines deleted...]
-    <t>2025-11-11 18:32:00</t>
+    <t>2026-04-19 08:20:00</t>
+  </si>
+  <si>
+    <t>2026-04-19 18:32:00</t>
   </si>
   <si>
     <t>00:20</t>
   </si>
   <si>
     <t>07:40</t>
   </si>
   <si>
     <t>01:32</t>
   </si>
   <si>
     <t>CHANDRA SURYANTO</t>
   </si>
   <si>
-    <t>2025-11-11 07:47:00</t>
-[...2 lines deleted...]
-    <t>2025-11-11 18:47:00</t>
+    <t>2026-04-19 07:47:00</t>
+  </si>
+  <si>
+    <t>2026-04-19 18:47:00</t>
   </si>
   <si>
     <t>08:00</t>
   </si>
   <si>
     <t>01:47</t>
   </si>
   <si>
     <t>IMAM RIFA'I</t>
   </si>
   <si>
     <t>Mekanik</t>
   </si>
   <si>
     <t>Bengkel</t>
   </si>
   <si>
-    <t>2025-11-11 07:57:00</t>
+    <t>2026-04-19 07:57:00</t>
   </si>
   <si>
     <t>DIDIK HANDOKO</t>
   </si>
   <si>
-    <t>2025-11-11 07:58:00</t>
-[...2 lines deleted...]
-    <t>2025-11-11 17:58:00</t>
+    <t>2026-04-19 07:58:00</t>
+  </si>
+  <si>
+    <t>2026-04-19 17:58:00</t>
   </si>
   <si>
     <t>MOHAMAD MAHMUD</t>
   </si>
   <si>
-    <t>2025-11-11 18:26:00</t>
+    <t>2026-04-19 18:26:00</t>
   </si>
   <si>
     <t>01:26</t>
   </si>
   <si>
     <t>MUHAMMAD SANDI SATRIA</t>
   </si>
   <si>
-    <t>2025-11-11 08:04:00</t>
-[...2 lines deleted...]
-    <t>2025-11-11 17:54:00</t>
+    <t>2026-04-19 08:04:00</t>
+  </si>
+  <si>
+    <t>2026-04-19 17:54:00</t>
   </si>
   <si>
     <t>00:04</t>
   </si>
   <si>
     <t>07:56</t>
   </si>
   <si>
     <t>RUKUN SLAMET</t>
   </si>
   <si>
     <t>Operasional</t>
   </si>
   <si>
-    <t>2025-11-11 08:01:00</t>
+    <t>2026-04-19 08:01:00</t>
   </si>
   <si>
     <t>00:01</t>
   </si>
   <si>
     <t>07:59</t>
   </si>
   <si>
     <t>MUHAMMAD SIFAK</t>
   </si>
   <si>
-    <t>2025-11-11 19:05:00</t>
+    <t>2026-04-19 19:05:00</t>
   </si>
   <si>
     <t>02:05</t>
   </si>
   <si>
     <t>MUCHAMMAD MUHAIMIN AZZUHRI</t>
   </si>
   <si>
     <t>DHANENDRA HENARKO</t>
   </si>
   <si>
     <t>KASIADI</t>
   </si>
   <si>
     <t>ABDUL GHOFUR</t>
   </si>
   <si>
     <t>IRWAN OKTAVIAN</t>
   </si>
   <si>
     <t>Security</t>
   </si>
   <si>
     <t>ALIFA BRIYAN SISKA ALMENIA</t>
   </si>